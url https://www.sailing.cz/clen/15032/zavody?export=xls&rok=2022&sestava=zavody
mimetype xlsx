--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Jachtařinka</t>
   </si>
   <si>
     <t>hruby rybnik</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>