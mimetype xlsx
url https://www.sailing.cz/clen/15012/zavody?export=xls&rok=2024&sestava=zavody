--- v0 (2026-05-31)
+++ v1 (2026-10-09)
@@ -80,51 +80,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>Jojo cup</t>
   </si>
   <si>
     <t>Attersee Rakousko</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Cad  </t>
   </si>
   <si>
     <t>2024-06-29</t>
   </si>
   <si>
     <t>Obelix Cup</t>
   </si>
   <si>
     <t>Seeham, Rakousko</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>