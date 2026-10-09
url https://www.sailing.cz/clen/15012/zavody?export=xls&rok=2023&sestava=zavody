--- v0 (2026-05-31)
+++ v1 (2026-10-09)
@@ -89,51 +89,51 @@
   <si>
     <t>2023-07-29</t>
   </si>
   <si>
     <t>Bezdrevský marathon</t>
   </si>
   <si>
     <t>bezdrev</t>
   </si>
   <si>
     <t>Zmrzlinový pohár</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Obelix Cup</t>
   </si>
   <si>
     <t>Seeham</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>