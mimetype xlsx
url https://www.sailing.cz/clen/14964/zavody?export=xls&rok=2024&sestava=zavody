--- v0 (2026-05-23)
+++ v1 (2026-07-22)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-28</t>
   </si>
   <si>
     <t>Těrlická regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-06-02</t>
   </si>
   <si>
     <t>Plavba Jantarovou stezkou</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Jarní zíváček</t>
   </si>
   <si>
     <t>2024-05-03</t>
   </si>
   <si>
     <t>Květinová regata I</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2024-04-16</t>
   </si>
   <si>
     <t>Aprílová regata I</t>
   </si>
 </sst>
 </file>
 