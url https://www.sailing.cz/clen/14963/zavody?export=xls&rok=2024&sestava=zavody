--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -125,51 +125,51 @@
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>Mladý vítr</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-06-02</t>
   </si>
   <si>
     <t>Plavba Jantarovou stezkou</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Jarní Budíček</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Jarní zíváček</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Květinová regata II</t>
   </si>
   <si>
     <t>2024-05-03</t>
   </si>