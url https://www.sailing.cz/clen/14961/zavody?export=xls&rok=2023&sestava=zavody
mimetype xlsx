--- v0 (2026-06-01)
+++ v1 (2026-09-22)
@@ -77,51 +77,51 @@
   <si>
     <t>Malý závod 5</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-06-28</t>
   </si>
   <si>
     <t>Malý závod 4</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>Malý závod 3</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>Malý závod 2</t>
   </si>
   <si>
     <t>2023-05-17</t>
   </si>
   <si>
     <t>Malý závod 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>