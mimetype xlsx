--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -95,51 +95,51 @@
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2024-08-09</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga III. - finále</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Afterparty - RaceBoard</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>Afterparty - Kajutové lodě</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga II.</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Raiffeisen Trophy 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ela  </t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>