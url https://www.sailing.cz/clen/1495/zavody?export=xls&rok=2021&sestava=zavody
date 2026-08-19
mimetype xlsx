--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>