--- v1 (2026-08-19)
+++ v2 (2026-10-19)
@@ -71,51 +71,51 @@
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>ICZ RODOP liga III.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>ICZ RODOP liga II.</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Omniplast Cup</t>
   </si>