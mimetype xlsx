--- v0 (2026-06-12)
+++ v1 (2026-10-12)
@@ -77,51 +77,51 @@
   <si>
     <t>O pohár pivovaru Kocour</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-07-29</t>
   </si>
   <si>
     <t>Tour deOstrovy</t>
   </si>
   <si>
     <t>mchovo jezero</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 16+17</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>