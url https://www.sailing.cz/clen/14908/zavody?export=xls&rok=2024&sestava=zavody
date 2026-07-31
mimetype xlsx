--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Pražský točák XXI.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>Pražský točák XII.</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>