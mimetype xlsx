--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -74,51 +74,51 @@
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>Hop regata</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>
   <si>
     <t>Pohár RS Nechranice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>