--- v0 (2026-06-08)
+++ v1 (2026-10-19)
@@ -80,51 +80,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2023-10-28</t>
   </si>
   <si>
     <t>Helloween Cup</t>
   </si>
   <si>
     <t>Lago Di Garda</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>V Dzierżno Cup</t>
   </si>
   <si>
     <t>Dzierżno Duże</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>