--- v0 (2026-06-08)
+++ v1 (2026-10-19)
@@ -110,51 +110,51 @@
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>Hlučínská regata</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Olešná regata</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>