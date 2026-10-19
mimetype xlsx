--- v0 (2026-06-08)
+++ v1 (2026-10-19)
@@ -110,51 +110,51 @@
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>Olešná regata</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>Mladý vítr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>