--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Plau am See</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Grand Prix 2.4mR</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Inclusion World Championship for Sailing 2023</t>
   </si>
   <si>
     <t>Rostock</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>RS Venture Connect Worlds 2023</t>
   </si>
   <si>
     <t>2023-08-10</t>
   </si>
   <si>
     <t>Allianz Sailing World Championships</t>
   </si>
   <si>
     <t>Haag</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Mistrovství Sárska - Saar-Lor-Lux Regatta</t>
   </si>
   <si>
     <t>Bostalsee</t>
   </si>
 </sst>
 </file>
 