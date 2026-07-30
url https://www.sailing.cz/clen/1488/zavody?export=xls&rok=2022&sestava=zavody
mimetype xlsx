--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-11-23</t>
   </si>
   <si>
     <t>RS Venture Connect World Championship Oman 2022</t>
   </si>
   <si>
     <t>Barcelo Resort, Mussanah, Sultanate of Oman</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-09-23</t>
   </si>
   <si>
     <t>Grand Prix 2.4mR Class</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2022-09-16</t>
   </si>
   <si>
     <t>Prien City Cup - Pohár EUROSAF, Mistrovství Bavor</t>
   </si>
   <si>
     <t>Prien am Chemsee</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>