--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Saar-Lor-Lux Regatta- Mistrovství Sárska</t>
   </si>
   <si>
     <t>Bostalsee</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Worlds disabled</t>
   </si>
   <si>
     <t>Kiel- Schilksee</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-07-14</t>
   </si>
   <si>
     <t>Prague Sail Open</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Mr   </t>
   </si>
   <si>
     <t>2017-09-21</t>
   </si>
   <si>
     <t>Prien City Cup</t>
   </si>
   <si>
     <t>Chiemsee</t>
   </si>
 </sst>
 </file>
 