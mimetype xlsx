--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -128,51 +128,51 @@
   <si>
     <t>Bermuda cup</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>INTERPUCHAR ZAGŁĘBIA 2023</t>
   </si>
   <si>
     <t>Dąbrowa Górnicza</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Cena Olešné</t>
   </si>