--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>