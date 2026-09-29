--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -68,51 +68,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Nechranice week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>