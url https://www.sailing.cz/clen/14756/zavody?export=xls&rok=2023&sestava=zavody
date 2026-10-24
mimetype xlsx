--- v0 (2026-05-25)
+++ v1 (2026-10-24)
@@ -98,51 +98,51 @@
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Stanjek Sailing Cup 2023 - Opti A</t>
   </si>
   <si>
     <t>Mueggelsee, Berlin, Německo</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Schwielochsee Pokalregatta 2023</t>
   </si>
   <si>
     <t>Schwielochsee, Německo</t>
   </si>