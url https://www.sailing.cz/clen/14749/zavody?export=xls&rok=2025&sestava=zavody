--- v0 (2026-06-08)
+++ v1 (2026-08-09)
@@ -65,51 +65,51 @@
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
     <t>2025-07-02</t>
   </si>
   <si>
     <t>Pražský točák XIV.</t>
   </si>
   <si>
     <t>2025-06-04</t>
   </si>