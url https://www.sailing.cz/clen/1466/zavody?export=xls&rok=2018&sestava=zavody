--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -80,51 +80,51 @@
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2018-09-22</t>
   </si>
   <si>
     <t>Podzimní RSvezení</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>ORC European Championship 2018</t>
   </si>
   <si>
     <t>Limassol Cyprus</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2018-08-16</t>
   </si>
   <si>
     <t>RS700 European Championship 2018</t>
   </si>
   <si>
     <t>Weymouth, GBR</t>
   </si>
   <si>
     <t>2018-07-27</t>
   </si>
   <si>
     <t>Kontrolní závod</t>
   </si>