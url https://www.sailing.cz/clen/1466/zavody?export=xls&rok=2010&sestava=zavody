--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-04-10</t>
   </si>
   <si>
     <t>Bohemia regata cup</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2010-04-24</t>
   </si>
   <si>
     <t>Van Uden Reco Stellendam Regatta 2010</t>
   </si>
   <si>
     <t>Stellendam, Holandsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-04-28</t>
   </si>
   <si>
     <t>Jadranska regata</t>
   </si>
   <si>
     <t>Vis, Chorvatsko</t>
   </si>
   <si>
     <t>2010-05-15</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2010-05-22</t>
   </si>
   <si>
     <t>Jarní premiéra II.</t>
   </si>