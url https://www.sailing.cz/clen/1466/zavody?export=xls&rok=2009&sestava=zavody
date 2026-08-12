--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -65,51 +65,51 @@
   <si>
     <t>2009-04-04</t>
   </si>
   <si>
     <t>Evropský pohár Sportsboat</t>
   </si>
   <si>
     <t>Kreuzlingen, SUI</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>094234</t>
   </si>
   <si>
     <t>2009-05-01</t>
   </si>
   <si>
     <t xml:space="preserve">35. REGATA DEI 2 GOLFI </t>
   </si>
   <si>
     <t>Lignano, ITA</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>091305</t>
   </si>
   <si>
     <t>2009-05-16</t>
   </si>
   <si>
     <t>Lipno marathon 2009</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t>094003</t>
   </si>
   <si>
     <t>2009-05-29</t>
   </si>
   <si>
     <t>German Open Melges24</t>
   </si>
   <si>
     <t>Chiemse</t>
   </si>