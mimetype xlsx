--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -80,51 +80,51 @@
   <si>
     <t>2007-05-12</t>
   </si>
   <si>
     <t>Melges Tour I.</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>074224</t>
   </si>
   <si>
     <t>2007-05-18</t>
   </si>
   <si>
     <t>Demi-Clé 650</t>
   </si>
   <si>
     <t>Locmiquelic, Francie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>074222</t>
   </si>
   <si>
     <t>2007-06-16</t>
   </si>
   <si>
     <t>Prolog závodu MiniFastnet</t>
   </si>
   <si>
     <t>Douarnenez, Francie</t>
   </si>
   <si>
     <t>071314</t>
   </si>
   <si>
     <t>2007-06-30</t>
   </si>
   <si>
     <t>O krále Šumavy - MČR</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>