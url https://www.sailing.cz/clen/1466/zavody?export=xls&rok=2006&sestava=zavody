--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -101,51 +101,51 @@
   <si>
     <t>063011</t>
   </si>
   <si>
     <t>2006-05-06</t>
   </si>
   <si>
     <t>Junácká Pasovačka</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t>063123</t>
   </si>
   <si>
     <t>2006-06-03</t>
   </si>
   <si>
     <t>Prolog-MiniFastnet</t>
   </si>
   <si>
     <t>Douarnenez, Francie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>063122</t>
   </si>
   <si>
     <t>2006-06-04</t>
   </si>
   <si>
     <t>Fastnet Race</t>
   </si>
   <si>
     <t>063130</t>
   </si>
   <si>
     <t>2006-06-17</t>
   </si>
   <si>
     <t>Bol d Or Rolex Cup</t>
   </si>
   <si>
     <t>Ženeva, Švýcarsko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>