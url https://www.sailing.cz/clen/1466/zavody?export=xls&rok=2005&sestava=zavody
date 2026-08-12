--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -128,51 +128,51 @@
   <si>
     <t>053307</t>
   </si>
   <si>
     <t>Bold´Or Rolex</t>
   </si>
   <si>
     <t>Geneve SUI</t>
   </si>
   <si>
     <t>053306</t>
   </si>
   <si>
     <t>Centomiglia</t>
   </si>
   <si>
     <t>051325</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>051324</t>
   </si>
   <si>
     <t>AVAR Cup</t>
   </si>
   <si>
     <t xml:space="preserve">49er </t>
   </si>
   <si>
     <t>051304</t>
   </si>
   <si>
     <t>Lipno Frauschel maraton</t>
   </si>
   <si>
     <t>051110</t>
   </si>
   <si>
     <t>II. San Pellegrino Cup</t>
   </si>
   <si>
     <t>Chorvatsko - Vodice</t>
   </si>