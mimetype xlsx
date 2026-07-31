--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -80,51 +80,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Pražský točák XXIV</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-07</t>
   </si>
   <si>
     <t>Europa Cup Hungary</t>
   </si>
   <si>
     <t>Balatonfüred,Hungary</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Mácha jezdil Evropu</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Laser Grand Prix</t>
   </si>