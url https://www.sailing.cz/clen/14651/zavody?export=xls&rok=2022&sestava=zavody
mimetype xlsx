--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2022-05-18</t>
   </si>
   <si>
     <t>Pražský Točák VII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Pražský Točák V.</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>
   <si>
     <t>2022-04-27</t>
   </si>
   <si>
     <t>Pražský Točák IV.</t>
   </si>
   <si>
     <t>2022-04-06</t>
   </si>
   <si>
     <t>Pražský Točák I.</t>
   </si>