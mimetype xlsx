--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -68,51 +68,51 @@
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>