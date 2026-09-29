--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -65,51 +65,51 @@
   <si>
     <t>Pohár JMK III.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Veletržní regata – Oslava 80 let Jachtklubu Brno</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>2024-03-28</t>
   </si>
   <si>
     <t>Clivio sailing cup</t>
   </si>
   <si>
     <t>Camp Arena Medulin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>