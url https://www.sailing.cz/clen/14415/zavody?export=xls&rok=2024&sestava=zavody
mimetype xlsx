--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>Jesenický Maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Pohár YC Nechranice III</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>