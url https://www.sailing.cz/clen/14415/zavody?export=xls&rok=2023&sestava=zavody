--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -89,51 +89,51 @@
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2023-07-05</t>
   </si>
   <si>
     <t>MČR Vítr a slunce</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>