--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -104,51 +104,51 @@
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-07-05</t>
   </si>
   <si>
     <t>MČR Vítr a slunce</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>SKP 14+15</t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Okresní přebor</t>
   </si>