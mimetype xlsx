--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>Pražský točák 17</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Pražský točák 15</t>
   </si>
   <si>
     <t>2021-06-23</t>
   </si>
   <si>
     <t>Pražský točák 12</t>
   </si>
   <si>
     <t>2021-06-16</t>
   </si>
   <si>
     <t>Pražský točák 11</t>
   </si>
   <si>
     <t>2021-06-02</t>
   </si>
   <si>
     <t>Pražský točák 9</t>
   </si>