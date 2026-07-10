--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -80,51 +80,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2024-07-10</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK IV</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>Prýgl rejs 6</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-06-16</t>
   </si>
   <si>
     <t>Nedělní rejs II</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Prýgl rejs 4</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>