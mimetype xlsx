--- v0 (2026-05-10)
+++ v1 (2026-07-10)
@@ -89,51 +89,51 @@
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-08-13</t>
   </si>
   <si>
     <t>Prýgl rejs 17</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-26</t>
   </si>
   <si>
     <t>RS FEVA World Championships</t>
   </si>
   <si>
     <t>Lac du Bourget</t>
   </si>
   <si>
     <t>2025-06-28</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2025-06-25</t>
   </si>
   <si>
     <t>Prýgl rejs 10</t>
   </si>