--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -86,51 +86,51 @@
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Přátelská regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2024-08-22</t>
   </si>
   <si>
     <t>Prázdninová regata</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>