--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -125,51 +125,51 @@
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Prýgl rejs 12 JMK</t>
   </si>
   <si>
     <t>2023-06-28</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>OYC Prague Regatta 2023</t>
   </si>
   <si>
     <t>2023-05-24</t>
   </si>
   <si>
     <t>Prýgl rejs 6</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Jarní Budíček</t>
   </si>
   <si>
     <t>2023-05-17</t>
   </si>
   <si>
     <t>Prýgl rejs 5 JMK</t>
   </si>
   <si>
     <t>2023-05-10</t>
   </si>
   <si>
     <t>Prýgl rejs 4</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy</t>
   </si>