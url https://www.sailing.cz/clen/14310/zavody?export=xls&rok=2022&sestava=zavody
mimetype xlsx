--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -101,51 +101,51 @@
   <si>
     <t>2022-08-25</t>
   </si>
   <si>
     <t>Prázdninová regata</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>OMNIPLAST CUP 2022</t>
   </si>
   <si>
     <t>2022-06-29</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 3</t>
   </si>
   <si>
     <t>2022-06-22</t>
   </si>
   <si>
     <t>Prígl Rejs 10</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Lipenský Tera Cup</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2022-06-08</t>
   </si>
   <si>
     <t>Prígl Rejs 8</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>
   <si>
     <t>OYC Prague Regatta</t>
   </si>
   <si>
     <t>2022-05-25</t>
   </si>