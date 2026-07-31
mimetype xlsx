--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -152,51 +152,51 @@
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy</t>
   </si>
   <si>
     <t>2023-05-03</t>
   </si>
   <si>
     <t>Prýgl rejs 3</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-04-19</t>
   </si>
   <si>
     <t>Prýgl rejs 1</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>