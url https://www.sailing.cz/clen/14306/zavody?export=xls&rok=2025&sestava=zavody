--- v0 (2026-05-30)
+++ v1 (2026-07-28)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-08</t>
   </si>
   <si>
     <t>Teamrace Feva</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t xml:space="preserve">KaA  </t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>RS Feva European Championship</t>
   </si>
   <si>
     <t>Riva Del Garda {Itálie)</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>