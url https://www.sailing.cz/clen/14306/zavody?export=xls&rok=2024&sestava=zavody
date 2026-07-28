--- v0 (2026-05-30)
+++ v1 (2026-07-28)
@@ -92,51 +92,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Prýgl rejs 2</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>