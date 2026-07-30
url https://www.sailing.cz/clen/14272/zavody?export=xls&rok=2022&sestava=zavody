--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -113,51 +113,51 @@
   <si>
     <t>2022-08-18</t>
   </si>
   <si>
     <t>Krajský přebor Q</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>Hurá na prázdniny IV.</t>
   </si>
   <si>
     <t>vltava - praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Hurá na prázdniny I.</t>
   </si>
   <si>
     <t>2022-05-15</t>
   </si>
   <si>
     <t>První klubovka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>