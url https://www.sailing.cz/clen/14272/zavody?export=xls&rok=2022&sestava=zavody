--- v1 (2026-07-30)
+++ v2 (2026-09-29)
@@ -86,51 +86,51 @@
   <si>
     <t>Druhá klubovka</t>
   </si>
   <si>
     <t>velke darko</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-18</t>
   </si>
   <si>
     <t>Krajský přebor Q</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>Hurá na prázdniny IV.</t>
   </si>
   <si>
     <t>vltava - praha</t>
   </si>