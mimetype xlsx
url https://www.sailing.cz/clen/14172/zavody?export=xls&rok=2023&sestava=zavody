--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -89,51 +89,51 @@
   <si>
     <t>Helloween Cup</t>
   </si>
   <si>
     <t>Lago Di Garda</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO 2023</t>
   </si>
   <si>
     <t>DZIWNÓW</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>2023 Optimist European Championship</t>
   </si>
   <si>
     <t>Thessaloniki, Greece</t>
   </si>
   <si>
     <t xml:space="preserve">Qdi  </t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>