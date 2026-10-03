--- v0 (2026-06-03)
+++ v1 (2026-10-03)
@@ -68,51 +68,51 @@
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Hlučínská regata</t>
   </si>
   <si>
     <t>Štěrkovna Hlučín</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Interpohár 2023</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>