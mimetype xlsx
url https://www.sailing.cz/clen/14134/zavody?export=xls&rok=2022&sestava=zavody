--- v0 (2026-06-03)
+++ v1 (2026-10-03)
@@ -92,51 +92,51 @@
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>