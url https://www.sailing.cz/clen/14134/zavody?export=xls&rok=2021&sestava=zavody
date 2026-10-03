--- v0 (2026-06-03)
+++ v1 (2026-10-03)
@@ -68,51 +68,51 @@
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>JMK IV.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>