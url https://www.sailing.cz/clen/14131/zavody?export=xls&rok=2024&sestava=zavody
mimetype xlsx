--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Memoriál Rösslera Ořovského</t>
   </si>