--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -74,51 +74,51 @@
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>Hurá na prázdniny IV.</t>
   </si>
   <si>
     <t>vltava - praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Qmz  </t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>