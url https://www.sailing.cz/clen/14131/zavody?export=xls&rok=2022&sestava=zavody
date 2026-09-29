--- v1 (2026-07-30)
+++ v2 (2026-09-29)
@@ -86,51 +86,51 @@
   <si>
     <t>Memoriál Rudolfa Holého</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>Hurá na prázdniny IV.</t>
   </si>
   <si>
     <t>vltava - praha</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>